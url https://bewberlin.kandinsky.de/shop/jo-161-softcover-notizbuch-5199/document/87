--- v0 (2026-04-22)
+++ v1 (2026-06-07)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\TaraKöhler\Desktop\JO datasheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1459EB95-0EF0-4D9C-A9FF-FDBB7A66A4AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{833DDCBF-67F8-4288-A8F5-01A7A916C15C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BAB4377E-5540-40E5-94AB-E57ED5F63569}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
   <si>
@@ -97,61 +97,61 @@
   <si>
     <t>Papier</t>
   </si>
   <si>
     <t>Preis</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Hersteller/Marke</t>
   </si>
   <si>
     <t>Manufacturer/Brand</t>
   </si>
   <si>
     <t>MinT Products GmbH</t>
   </si>
   <si>
     <t>Artikelnr.</t>
   </si>
   <si>
     <t>Item ID</t>
   </si>
   <si>
-    <t>JO-160</t>
+    <t>JO-160 / 161 / 288 / 289</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -495,163 +495,151 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{583858BE-0101-4AF4-8433-62D8FB797A94}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="3" max="3" width="22.88671875" customWidth="1"/>
+    <col min="3" max="3" width="22.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="15.6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2">
         <v>48201030000</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" ht="15.6">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" ht="15.6">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" ht="15.6">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" ht="15.6">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" ht="15.6">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3">
         <v>3.12</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3" ht="15.6">
       <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3" ht="15.6">
       <c r="A8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Tara Köhler</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>